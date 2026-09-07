--- v0 (2026-06-06)
+++ v1 (2026-09-07)
@@ -675,51 +675,51 @@
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>3250</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F10" s="13">
         <v>3220</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
         <v>23</v>
       </c>
       <c r="F11" s="13">
         <v>3340</v>
       </c>
     </row>