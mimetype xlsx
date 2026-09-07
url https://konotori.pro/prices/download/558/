--- v0 (2026-06-06)
+++ v1 (2026-09-07)
@@ -712,51 +712,51 @@
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5">
         <v>33</v>
       </c>
       <c r="F10" s="13">
         <v>3090</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F11" s="13">
         <v>3220</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
         <v>23</v>
       </c>
       <c r="F12" s="13">
         <v>3340</v>
       </c>
     </row>