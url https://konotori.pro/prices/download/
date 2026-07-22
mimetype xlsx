--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -74,66 +74,66 @@
   <si>
     <t>Кимоно Карате Белое 160 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kimono-beloe-160-sm-karate/</t>
   </si>
   <si>
     <t>К120ПБ</t>
   </si>
   <si>
     <t>Кимоно Карате Белое 120 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kimono-beloe-120-sm-karate/</t>
   </si>
   <si>
     <t>К170ПБ</t>
   </si>
   <si>
     <t>Кимоно Карате Белое 170 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kimono-beloe-170-sm-karate/</t>
   </si>
   <si>
+    <t>К130ПБ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кимоно Карате Белое 130 см </t>
+  </si>
+  <si>
+    <t>https://konotori.pro/product/kimono-beloe-130-sm-karate/</t>
+  </si>
+  <si>
     <t>К180ПБ</t>
   </si>
   <si>
     <t>Кимоно Карате Белое 180 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kimono-beloe-180-sm-karate/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://konotori.pro/product/kimono-beloe-130-sm-karate/</t>
   </si>
   <si>
     <t>К140ПБ</t>
   </si>
   <si>
     <t>Кимоно Карате Белое 140 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kimono-beloe-140-sm-karate/</t>
   </si>
   <si>
     <t>К190ПБ</t>
   </si>
   <si>
     <t>Кимоно Карате Белое 190 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kimono-beloe-190-sm-karate/</t>
   </si>
   <si>
     <t>К150ПБ</t>
   </si>
   <si>
     <t>Кимоно Карате Белое 150 см</t>
   </si>
@@ -618,51 +618,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-110-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-160-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-120-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-170-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-180-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-130-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-140-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-190-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-150-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-110-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-120-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-130-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-140-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-160-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-170-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-180-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-190-sm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-110-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-160-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-120-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-170-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-130-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-180-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-140-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-190-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-150-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-110-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-120-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-130-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-140-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-160-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-170-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-180-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-190-sm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -769,69 +769,69 @@
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
         <v>2780</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>2950</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
-        <v>2470</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
         <v>2490</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">