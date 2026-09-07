--- v1 (2026-07-22)
+++ v2 (2026-09-07)
@@ -158,66 +158,66 @@
   <si>
     <t>Кимоно Киокушинкай Белое 120 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kiokushinkaj-kimono-beloe-120-sm/</t>
   </si>
   <si>
     <t>И130ПБ</t>
   </si>
   <si>
     <t>Кимоно Киокушинкай Белое 130 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kiokushinkaj-kimono-beloe-130-sm/</t>
   </si>
   <si>
     <t>И140ПБ</t>
   </si>
   <si>
     <t>Кимоно Киокушинкай Белое 140 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kiokushinkaj-kimono-beloe-140-sm/</t>
   </si>
   <si>
+    <t>И160ПБ</t>
+  </si>
+  <si>
+    <t>Кимоно Киокушинкай Белое 160 см</t>
+  </si>
+  <si>
+    <t>https://konotori.pro/product/kiokushinkaj-kimono-beloe-160-sm/</t>
+  </si>
+  <si>
     <t>И150ПБ</t>
   </si>
   <si>
     <t>Кимоно Киокушинкай Белое 150 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kiokushinkaj-kimono-beloe-150-sm/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://konotori.pro/product/kiokushinkaj-kimono-beloe-160-sm/</t>
   </si>
   <si>
     <t>И170ПБ</t>
   </si>
   <si>
     <t>Кимоно Киокушинкай Белое 170 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kiokushinkaj-kimono-beloe-170-sm/</t>
   </si>
   <si>
     <t>И180ПБ</t>
   </si>
   <si>
     <t>Кимоно Киокушинкай Белое 180 см</t>
   </si>
   <si>
     <t>https://konotori.pro/product/kiokushinkaj-kimono-beloe-180-sm/</t>
   </si>
   <si>
     <t>И190ПБ</t>
   </si>
   <si>
     <t>Кимоно Киокушинкай Белое 190 см</t>
   </si>
@@ -618,51 +618,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-110-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-160-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-120-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-170-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-130-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-180-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-140-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-190-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-150-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-110-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-120-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-130-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-140-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-160-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-170-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-180-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-190-sm/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-110-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-160-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-120-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-170-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-130-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-180-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-140-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-190-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kimono-beloe-150-sm-karate/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-110-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-120-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-130-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-140-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-160-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-150-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-170-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-180-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://konotori.pro/product/kiokushinkaj-kimono-beloe-190-sm/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -968,74 +968,74 @@
       </c>
       <c r="D20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="5">
         <v>41</v>
       </c>
       <c r="F20" s="13">
         <v>3020</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>5</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="5">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F21" s="13">
-        <v>3090</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>6</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="5">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F22" s="13">
-        <v>3220</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E23" s="5">
         <v>23</v>
       </c>
       <c r="F23" s="13">
         <v>3340</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>8</v>